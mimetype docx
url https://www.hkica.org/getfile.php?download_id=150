--- v0 (2025-11-03)
+++ v1 (2026-10-22)
@@ -40,51 +40,50 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="9316"/>
         <w:gridCol w:w="2174"/>
       </w:tblGrid>
       <w:tr w:rsidR="00425038" w:rsidRPr="00A86418" w14:paraId="13041C04" w14:textId="77777777" w:rsidTr="00C266A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02578078" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00C266A0" w:rsidRDefault="00425038" w:rsidP="00C266A0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A86418">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00A86418">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -98,51 +97,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>THE GUIDANCE CAREFULLY AND COMPLETE IN DETAILS</w:t>
             </w:r>
             <w:r w:rsidRPr="00A86418">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3692"/>
               <w:gridCol w:w="2374"/>
               <w:gridCol w:w="3034"/>
             </w:tblGrid>
             <w:tr w:rsidR="00C72F3C" w:rsidRPr="002544E3" w14:paraId="09695676" w14:textId="77777777" w:rsidTr="00E200BB">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3936" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="71E825ED" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00610C8B" w:rsidRDefault="00C72F3C" w:rsidP="00C72F3C">
                   <w:pPr>
                     <w:spacing w:line="0" w:lineRule="atLeast"/>
                     <w:ind w:right="440"/>
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
@@ -196,346 +194,336 @@
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00A86418">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>ERTIFICATION SCHEME OF MANAGEMENT SYSTEM AUDITOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4977C66D" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00A86418" w:rsidRDefault="00425038" w:rsidP="00A86418">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425038" w:rsidRPr="00A86418" w14:paraId="36986B20" w14:textId="77777777" w:rsidTr="00C266A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3085" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FB385D2" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00A86418" w:rsidRDefault="00425038" w:rsidP="00A86418">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45217DE4" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00A86418" w:rsidRDefault="00780852" w:rsidP="00A86418">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>AUDIT LOG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30E75AF0" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00A86418" w:rsidRDefault="00425038" w:rsidP="00A86418">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10527E79" w14:textId="77777777" w:rsidR="00F912F4" w:rsidRPr="00425038" w:rsidRDefault="00F912F4" w:rsidP="00280F24">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15669" w:type="dxa"/>
         <w:tblInd w:w="-12" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12"/>
         <w:gridCol w:w="1469"/>
         <w:gridCol w:w="4910"/>
         <w:gridCol w:w="690"/>
         <w:gridCol w:w="2954"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3968"/>
         <w:gridCol w:w="249"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E5F8C" w14:paraId="32F512A9" w14:textId="77777777" w:rsidTr="007730A0">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="12" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47CAA540" w14:textId="77777777" w:rsidR="003E5F8C" w:rsidRDefault="003E5F8C" w:rsidP="00D27B18">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1179811652"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5600" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4432520E" w14:textId="77777777" w:rsidR="003E5F8C" w:rsidRDefault="003E5F8C" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:eastAsia="zh-HK"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2954" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5982B9B4" w14:textId="77777777" w:rsidR="003E5F8C" w:rsidRDefault="003E5F8C" w:rsidP="00D27B18">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">QMS Certificate No: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1933583909"/>
             <w:placeholder>
               <w:docPart w:val="49395D770F384CB18F4BE7A93574BFDF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5634" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="071B0756" w14:textId="77777777" w:rsidR="003E5F8C" w:rsidRDefault="003E5F8C" w:rsidP="00D27B18">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:eastAsia="zh-HK"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E5F8C" w14:paraId="59D7A406" w14:textId="77777777" w:rsidTr="007730A0">
+      <w:tr w:rsidR="003E5F8C" w14:paraId="59D7A406" w14:textId="77777777" w:rsidTr="004F7A3B">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="12" w:type="dxa"/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ED99B82" w14:textId="77777777" w:rsidR="003E5F8C" w:rsidRDefault="003E5F8C" w:rsidP="00D27B18">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>Level:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2FBA51" w14:textId="77777777" w:rsidR="003E5F8C" w:rsidRDefault="00000000" w:rsidP="00D27B18">
+          <w:p w14:paraId="7D2FBA51" w14:textId="601EECD2" w:rsidR="003E5F8C" w:rsidRDefault="00000000" w:rsidP="00D27B18">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-HK"/>
                 </w:rPr>
                 <w:id w:val="-1797283904"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00690F03">
+                <w:r w:rsidR="00BB12A2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:eastAsia="zh-HK"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E5F8C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00692AA7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00692AA7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
@@ -603,77 +591,75 @@
                     <w:lang w:eastAsia="zh-HK"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E5F8C" w:rsidRPr="00D27B18">
               <w:rPr>
                 <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D92F5F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>Auditor (A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2954" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B0BAB70" w14:textId="77777777" w:rsidR="003E5F8C" w:rsidRDefault="003E5F8C" w:rsidP="00D27B18">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>Certification status:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5634" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79BCC4D2" w14:textId="77777777" w:rsidR="003E5F8C" w:rsidRDefault="00000000" w:rsidP="00D27B18">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-HK"/>
                 </w:rPr>
                 <w:id w:val="121734862"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00690F03">
                   <w:rPr>
@@ -736,249 +722,433 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:lang w:eastAsia="zh-HK"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E5F8C" w:rsidRPr="00D27B18">
               <w:rPr>
                 <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003E5F8C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>Re-certification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D7B6F" w14:paraId="41A5B9A7" w14:textId="77777777" w:rsidTr="007730A0">
+      <w:tr w:rsidR="004F7A3B" w14:paraId="50930D7F" w14:textId="77777777" w:rsidTr="004F7A3B">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="12" w:type="dxa"/>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE08E3B" w14:textId="17D77C40" w:rsidR="004F7A3B" w:rsidRPr="004F7A3B" w:rsidRDefault="004F7A3B" w:rsidP="001842E4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="DengXian"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5600" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBD3A8A" w14:textId="732293B4" w:rsidR="004F7A3B" w:rsidRDefault="004F7A3B" w:rsidP="001842E4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+                  <w:lang w:eastAsia="zh-HK"/>
+                </w:rPr>
+                <w:id w:val="57373961"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:eastAsia="zh-HK"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7A3B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>Assistant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Auditor (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7A3B">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A)   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+                  <w:lang w:eastAsia="zh-HK"/>
+                </w:rPr>
+                <w:id w:val="865327289"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:eastAsia="zh-HK"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00D27B18">
+              <w:rPr>
+                <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU" w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F7A3B">
+              <w:rPr>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>Internal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="PMingLiU" w:hAnsi="PMingLiU"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>Auditor (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2954" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7B7017" w14:textId="5CEFBE0D" w:rsidR="004F7A3B" w:rsidRDefault="004F7A3B" w:rsidP="001842E4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5634" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D87DF6C" w14:textId="451B50C9" w:rsidR="004F7A3B" w:rsidRDefault="004F7A3B" w:rsidP="001842E4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB12A2" w14:paraId="41A5B9A7" w14:textId="77777777" w:rsidTr="007730A0">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="249" w:type="dxa"/>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6391" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5016C109" w14:textId="087F0AD3" w:rsidR="001D7B6F" w:rsidRPr="007730A0" w:rsidRDefault="007730A0" w:rsidP="006845DE">
+          <w:p w14:paraId="5016C109" w14:textId="087F0AD3" w:rsidR="00BB12A2" w:rsidRPr="007730A0" w:rsidRDefault="00BB12A2" w:rsidP="00BB12A2">
             <w:pPr>
               <w:ind w:left="252" w:hanging="252"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">Management System </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>QMS (ISO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>9001:2015)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5061" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F84758" w14:textId="1BC4F093" w:rsidR="001D7B6F" w:rsidRPr="007730A0" w:rsidRDefault="007730A0" w:rsidP="006845DE">
+          <w:p w14:paraId="13F84758" w14:textId="1BC4F093" w:rsidR="00BB12A2" w:rsidRPr="007730A0" w:rsidRDefault="00BB12A2" w:rsidP="00BB12A2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>EMS (ISO 14001:201</w:t>
             </w:r>
-            <w:r w:rsidR="00544B35">
+            <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="001D7B6F" w:rsidRPr="007730A0">
+            <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3968" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36D5C2FA" w14:textId="77777777" w:rsidR="001D7B6F" w:rsidRPr="007730A0" w:rsidRDefault="001D7B6F" w:rsidP="006845DE">
+          <w:p w14:paraId="36D5C2FA" w14:textId="77777777" w:rsidR="00BB12A2" w:rsidRPr="007730A0" w:rsidRDefault="00BB12A2" w:rsidP="00BB12A2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007730A0">
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
@@ -1043,72 +1213,70 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="699"/>
         <w:gridCol w:w="1676"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F061C8" w:rsidRPr="00D27B18" w14:paraId="4F3D76ED" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="157703E7" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t>o.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1676" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11DD76EF" w14:textId="77777777" w:rsidR="00B77047" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78286345" w14:textId="77777777" w:rsidR="00B77047" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(dd/mm/yy)</w:t>
             </w:r>
             <w:r w:rsidR="00A14332" w:rsidRPr="00A14332">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
@@ -1131,213 +1299,208 @@
           <w:p w14:paraId="7022F4FB" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Audited organization</w:t>
             </w:r>
             <w:r w:rsidR="00834A9D" w:rsidRPr="00A14332">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="081D419D" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00834A9D" w:rsidP="00834A9D">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Total Time</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="656AE466" w14:textId="77777777" w:rsidR="00B77047" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Role</w:t>
             </w:r>
             <w:r w:rsidR="00A14332">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00834A9D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50C8F804" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00F061C8" w:rsidP="00F061C8">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>A / LA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48DF9EEC" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00A14332" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of </w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t xml:space="preserve">Audit </w:t>
             </w:r>
             <w:r w:rsidR="00834A9D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45E0AC09" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00834A9D" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>C / P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5734A91D" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00F061C8">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00F061C8">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t>of lead auditor</w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">, if </w:t>
             </w:r>
             <w:r w:rsidR="00834A9D" w:rsidRPr="00821E0D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>applicable</w:t>
             </w:r>
             <w:r w:rsidR="00834A9D" w:rsidRPr="00834A9D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A48A131" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00F061C8">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00F061C8">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t>of witness evaluator</w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00821E0D">
               <w:rPr>
@@ -1393,248 +1556,238 @@
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00834A9D" w:rsidRPr="00834A9D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F061C8" w:rsidRPr="00D27B18" w14:paraId="267D549A" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04083B0B" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1676" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4ACDB969" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="514ED59F" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="586624DA" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61A0B535" w14:textId="77777777" w:rsidR="00F061C8" w:rsidRDefault="00A14332" w:rsidP="00A14332">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ff</w:t>
             </w:r>
             <w:r w:rsidR="00B77047" w:rsidRPr="00D27B18">
               <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D548F50" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A14332">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="600AE0D4" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C600D18" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BE310A9" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4102ED0D" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="284CD468" w14:textId="77777777" w:rsidR="00B77047" w:rsidRPr="00D27B18" w:rsidRDefault="00B77047" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C266A0" w:rsidRPr="00D45510" w14:paraId="0C2F1257" w14:textId="77777777" w:rsidTr="00E200BB">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-72204549"/>
             <w:placeholder>
               <w:docPart w:val="E47A524DFED14762932339AD9709FB3A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="699" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="312361FA" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1967395049"/>
             <w:placeholder>
               <w:docPart w:val="60422221C3CF44A291C9C2CB4B40D3C4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1676" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="357278FB" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="112175799"/>
             <w:placeholder>
               <w:docPart w:val="8189C0B443674611A4C3DF413BECD3EE"/>
             </w:placeholder>
@@ -1654,206 +1807,200 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1674791029"/>
             <w:placeholder>
               <w:docPart w:val="2F6521A2820A4B7E82383B5DEA3F88B6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="798861BD" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1203245134"/>
             <w:placeholder>
               <w:docPart w:val="D7D650FECDE246F2A7D6293271FE2E97"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="001A8FF1" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-356118797"/>
             <w:placeholder>
               <w:docPart w:val="90AB31FF04AA4AEB8E6CAEAF525C27C9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1610C2D5" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-566574144"/>
             <w:placeholder>
               <w:docPart w:val="67D9C596EA09414AAEAB2BA1EE878794"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1C0F144A" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="138317240"/>
             <w:placeholder>
               <w:docPart w:val="286E5B32A91341169F228532014C3A9B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1985" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="098A117E" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="452828524"/>
             <w:placeholder>
               <w:docPart w:val="DD0A7604784745DBB7F45E4781702494"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="10CDB3B7" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1892723360"/>
             <w:placeholder>
               <w:docPart w:val="CFD803849C074C90866B6BA646128C42"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
@@ -1866,254 +2013,244 @@
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3E743C03" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00702327" w:rsidRPr="00D45510" w14:paraId="724C54A0" w14:textId="77777777" w:rsidTr="00E200BB">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09EF1820" w14:textId="77777777" w:rsidR="00702327" w:rsidRDefault="00702327" w:rsidP="00E200BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="347D30BC" w14:textId="77777777" w:rsidR="00702327" w:rsidRDefault="00702327" w:rsidP="00E200BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41C35D1C" w14:textId="77777777" w:rsidR="00702327" w:rsidRDefault="00702327" w:rsidP="00E200BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7ED7D994" w14:textId="77777777" w:rsidR="00702327" w:rsidRDefault="00702327" w:rsidP="00E200BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39C2FDE0" w14:textId="77777777" w:rsidR="00702327" w:rsidRDefault="00702327" w:rsidP="00E200BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08923EA3" w14:textId="77777777" w:rsidR="00702327" w:rsidRDefault="00702327" w:rsidP="00E200BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D79B8E5" w14:textId="77777777" w:rsidR="00702327" w:rsidRDefault="00702327" w:rsidP="00E200BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71B7268B" w14:textId="77777777" w:rsidR="00702327" w:rsidRDefault="00702327" w:rsidP="00E200BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A4E9E5B" w14:textId="77777777" w:rsidR="00702327" w:rsidRDefault="00702327" w:rsidP="00E200BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="551DC646" w14:textId="77777777" w:rsidR="00702327" w:rsidRDefault="00702327" w:rsidP="00E200BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C266A0" w:rsidRPr="00D27B18" w14:paraId="0B475431" w14:textId="77777777" w:rsidTr="00E200BB">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1709636165"/>
             <w:placeholder>
               <w:docPart w:val="255778579B544AC1AB89CE4DEF70BFFF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="699" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="04DF3F84" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="535246687"/>
             <w:placeholder>
               <w:docPart w:val="0D1FE1291C0D4DCDBA7F0A0CCF868421"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1676" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="03946F5E" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1675486260"/>
             <w:placeholder>
               <w:docPart w:val="68DCE4BB0BA84E61A034F2ACB19B515A"/>
             </w:placeholder>
@@ -2133,787 +2270,450 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1373684860"/>
             <w:placeholder>
               <w:docPart w:val="0446AE30DAEF4962B568D696527DD890"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="23456288" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-2068479661"/>
             <w:placeholder>
               <w:docPart w:val="7EAB4C3B8A814668BACC3AD9C1565B38"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="37E1D1A6" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1720589283"/>
             <w:placeholder>
               <w:docPart w:val="D32FC10D3F944878B26FB217DF96CB19"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6D34A9C4" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-2038799138"/>
             <w:placeholder>
               <w:docPart w:val="7B30432E766A44EEB73D9BC686E96DDE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1861A397" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-550145682"/>
             <w:placeholder>
               <w:docPart w:val="F95945CADE0643D9BFF2DD9CC181ED98"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1985" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="74CD942B" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-664867186"/>
             <w:placeholder>
               <w:docPart w:val="2CBDD4AE2195475AA1C22A03848FCE6D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="0DBA3E4B" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="967707065"/>
             <w:placeholder>
               <w:docPart w:val="53B519C2A1474F80ADED2C944174074E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2410" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="3CF482B6" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRPr="00D45510" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00C266A0" w:rsidRPr="00D27B18" w14:paraId="28B77DA4" w14:textId="77777777" w:rsidTr="00E200BB">
-[...319 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00C266A0" w:rsidRPr="00D27B18" w14:paraId="14B8BEB2" w14:textId="77777777" w:rsidTr="00E200BB">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="225BD119" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="377181BA" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="188A87A7" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1582C54C" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54D7ADDB" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71357BB4" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BD79DBB" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09CAD3CC" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="452BE9D0" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40B5ACF3" w14:textId="77777777" w:rsidR="00C266A0" w:rsidRDefault="00C266A0" w:rsidP="00E200BB">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D71B8" w:rsidRPr="00D27B18" w14:paraId="26A6AD05" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-847334783"/>
             <w:placeholder>
               <w:docPart w:val="53A5A522D3074BB89E580A01D00284F3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="699" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="30400F04" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1808816678"/>
             <w:placeholder>
               <w:docPart w:val="2551674691EB447CA4683D7F88EA6E66"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1676" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="248CDC7B" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1308156806"/>
             <w:placeholder>
               <w:docPart w:val="B3CA51AF18B645EDB9DEB3A4AC33BE41"/>
             </w:placeholder>
@@ -2933,206 +2733,200 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-919252023"/>
             <w:placeholder>
               <w:docPart w:val="1B5B91FA5A0E4E8789B19166A2EDF3C3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="69678D15" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1483689522"/>
             <w:placeholder>
               <w:docPart w:val="0DD80CC9A19F4F74BE9F8071F6EA08E9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="449C4881" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1709183886"/>
             <w:placeholder>
               <w:docPart w:val="AF228EB8058D46C8831C06EFD4177B82"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3A964997" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="825404334"/>
             <w:placeholder>
               <w:docPart w:val="7575A284B7644431A2E2702DA0959A32"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3291FFB2" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-2096078950"/>
             <w:placeholder>
               <w:docPart w:val="8B5D0D9E162B4A56B5B70507F8CADD6F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1985" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="260B2156" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-308394911"/>
             <w:placeholder>
               <w:docPart w:val="3A342B7FA8474A5283D773A8D14E49FB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="140AB9A2" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-2107097152"/>
             <w:placeholder>
               <w:docPart w:val="30D2D517D64E4793B24E3BA136D41278"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
@@ -3145,232 +2939,223 @@
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="7A804A13" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00280F24" w:rsidRPr="00D27B18" w14:paraId="2E04A51C" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="634864DE" w14:textId="77777777" w:rsidR="00280F24" w:rsidRDefault="00280F24" w:rsidP="006D71B8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1676" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B52807F" w14:textId="77777777" w:rsidR="00280F24" w:rsidRDefault="00280F24" w:rsidP="006D71B8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57187EE6" w14:textId="77777777" w:rsidR="00280F24" w:rsidRDefault="00280F24" w:rsidP="006D71B8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61C913A5" w14:textId="77777777" w:rsidR="00280F24" w:rsidRDefault="00280F24" w:rsidP="006D71B8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A0395D4" w14:textId="77777777" w:rsidR="00280F24" w:rsidRDefault="00280F24" w:rsidP="006D71B8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7697CDA3" w14:textId="77777777" w:rsidR="00280F24" w:rsidRDefault="00280F24" w:rsidP="006D71B8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38B8EE83" w14:textId="77777777" w:rsidR="00280F24" w:rsidRDefault="00280F24" w:rsidP="006D71B8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29A2DAA7" w14:textId="77777777" w:rsidR="00280F24" w:rsidRDefault="00280F24" w:rsidP="006D71B8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67AB01F2" w14:textId="77777777" w:rsidR="00280F24" w:rsidRDefault="00280F24" w:rsidP="006D71B8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2676937B" w14:textId="77777777" w:rsidR="00280F24" w:rsidRDefault="00280F24" w:rsidP="006D71B8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001630C" w:rsidRPr="00D27B18" w14:paraId="5143BF38" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="033EEB55" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t>o.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1676" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FD6CC49" w14:textId="77777777" w:rsidR="0001630C" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Date</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E67CD0A" w14:textId="77777777" w:rsidR="0001630C" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>(dd/mm/yy)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A14332">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
@@ -3393,213 +3178,208 @@
           <w:p w14:paraId="6F99005C" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Audited organization</w:t>
             </w:r>
             <w:r w:rsidRPr="00A14332">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BAFB34B" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Total Time</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E7E3768" w14:textId="77777777" w:rsidR="0001630C" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Role</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B2097F4" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>A / LA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C723931" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00A14332" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of </w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t xml:space="preserve">Audit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0508E692" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>C / P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41821361" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t>of lead auditor</w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">, if </w:t>
             </w:r>
             <w:r w:rsidRPr="00821E0D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>applicable</w:t>
             </w:r>
             <w:r w:rsidRPr="00834A9D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="362E4DC0" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t>of witness evaluator</w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00821E0D">
               <w:rPr>
@@ -3649,248 +3429,238 @@
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">that employed the auditor </w:t>
             </w:r>
             <w:r w:rsidRPr="00834A9D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001630C" w:rsidRPr="00D27B18" w14:paraId="79FCA87E" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F0BA7ED" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1676" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D360E1B" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4DC807EF" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DE54BD8" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="309B6627" w14:textId="77777777" w:rsidR="0001630C" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r>
               <w:t>O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>ff</w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54AAA0FC" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30EED3F1" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554589B5" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67C0D7B1" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C1F9390" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="126CFB98" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00D27B18" w:rsidRDefault="0001630C" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C72F3C" w:rsidRPr="00D27B18" w14:paraId="12FBD9C1" w14:textId="77777777" w:rsidTr="00E200BB">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-245121086"/>
             <w:placeholder>
               <w:docPart w:val="24EEDC7FF30B4747BD165CD4DAED59F0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="699" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6CD8E567" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-348875538"/>
             <w:placeholder>
               <w:docPart w:val="CA3B0B32D83E4BB194D70EAF03627187"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1676" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="57E59588" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-998493437"/>
             <w:placeholder>
               <w:docPart w:val="6D132158567046468F6402ABF1C0D401"/>
             </w:placeholder>
@@ -3910,308 +3680,613 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1489819538"/>
             <w:placeholder>
               <w:docPart w:val="A3FDB2135E484AFD8097BF6CB62991AB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="11A3B4C5" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1454824425"/>
             <w:placeholder>
               <w:docPart w:val="A9711457C37B46868FABB2CED9F1A261"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="505AA296" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-740021743"/>
             <w:placeholder>
               <w:docPart w:val="74528BD99CCE46DEB75BD6EB2F3F2DB2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="401C3719" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="268976536"/>
             <w:placeholder>
               <w:docPart w:val="6D4FCFC8A0EF4315A12CBF6FF771AFB9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="157A956C" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1339385878"/>
             <w:placeholder>
               <w:docPart w:val="6EB4CDDFEA3245D0997BEC49A24422CF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1985" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1AC313D3" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1521663793"/>
             <w:placeholder>
               <w:docPart w:val="9087C491426C47CAA92FF2EDA6EEF629"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="48DC32FC" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="260802961"/>
             <w:placeholder>
               <w:docPart w:val="3E108EB7CD994FEE96A5286047B2D5E1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2410" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="429CC344" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
+      <w:tr w:rsidR="00C72F3C" w:rsidRPr="00D27B18" w14:paraId="2C2A0472" w14:textId="77777777" w:rsidTr="00E200BB">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-HK"/>
+            </w:rPr>
+            <w:id w:val="-350257251"/>
+            <w:placeholder>
+              <w:docPart w:val="8F3AE6672F9E46F0B5668874EDA41638"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="699" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="62DD709E" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-HK"/>
+            </w:rPr>
+            <w:id w:val="387841806"/>
+            <w:placeholder>
+              <w:docPart w:val="1E3F239DD1544019B450F820EAE6D70A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1676" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="64363D61" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-HK"/>
+            </w:rPr>
+            <w:id w:val="800503927"/>
+            <w:placeholder>
+              <w:docPart w:val="56976B63E5A84780987B43E04E2A4B46"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2410" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0FDDA63B" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="19"/>
+                    <w:szCs w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-HK"/>
+            </w:rPr>
+            <w:id w:val="448587162"/>
+            <w:placeholder>
+              <w:docPart w:val="D2E20ADC78574CD4A0793EE48E9EE33C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="709" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="453EDFCE" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-HK"/>
+            </w:rPr>
+            <w:id w:val="-1323117228"/>
+            <w:placeholder>
+              <w:docPart w:val="7EB56ECF3A8A46B982D7180935860012"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="850" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="181CA86C" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-HK"/>
+            </w:rPr>
+            <w:id w:val="1886290830"/>
+            <w:placeholder>
+              <w:docPart w:val="391C777250DF4B208350A738BAF4A868"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E75EEC2" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-HK"/>
+            </w:rPr>
+            <w:id w:val="697820724"/>
+            <w:placeholder>
+              <w:docPart w:val="41583BB7A6494ED58D4E406787A7CA5D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="992" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2D5552CF" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-HK"/>
+            </w:rPr>
+            <w:id w:val="-1076050367"/>
+            <w:placeholder>
+              <w:docPart w:val="5A2CCCC37A78451DB719CB118B448145"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1985" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3D5689DE" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-HK"/>
+            </w:rPr>
+            <w:id w:val="58606760"/>
+            <w:placeholder>
+              <w:docPart w:val="7857A7C2C3E74FD8B5C6CD7BFC5CB24F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2126" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="3BF3EC1B" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="19"/>
+                    <w:szCs w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:hint="eastAsia"/>
+              <w:lang w:eastAsia="zh-HK"/>
+            </w:rPr>
+            <w:id w:val="912126154"/>
+            <w:placeholder>
+              <w:docPart w:val="7ECD5B5CEBBF4A628E251F5A156FECFE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2410" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="17B59536" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="19"/>
+                    <w:szCs w:val="19"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
       <w:tr w:rsidR="00C72F3C" w:rsidRPr="00D27B18" w14:paraId="7D4A96CD" w14:textId="77777777" w:rsidTr="00E200BB">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-672492647"/>
             <w:placeholder>
               <w:docPart w:val="8EEDA285A44C4ECD8E9B7C4AF3909039"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="699" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="62F95C5C" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1472585831"/>
             <w:placeholder>
               <w:docPart w:val="7431615F49834200A325A49723B905CA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1676" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="13591230" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1944414671"/>
             <w:placeholder>
               <w:docPart w:val="1D56A0A7FFC44BDAB26AC6FBC9DC897D"/>
             </w:placeholder>
@@ -4231,206 +4306,200 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1925334205"/>
             <w:placeholder>
               <w:docPart w:val="123672A4DA1E463F910B7DC1D0D80C61"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="45BD2137" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1810126224"/>
             <w:placeholder>
               <w:docPart w:val="B288BCA0AE994D33BBCF80780AE01C7D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="03B017D2" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-791746727"/>
             <w:placeholder>
               <w:docPart w:val="0F332E4EA61447C4902AB800529E14CF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="158E88CA" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1640797631"/>
             <w:placeholder>
               <w:docPart w:val="951B2E283BE949FB86EC646D65213D8A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="18227B63" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1627545746"/>
             <w:placeholder>
               <w:docPart w:val="3BF68C9A8E3D42FB9C5E4FCBB37E9D49"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1985" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7DE43BCF" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1709629178"/>
             <w:placeholder>
               <w:docPart w:val="71A7C6D17D154CCABEA84F2AEBE1CBE5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="37D772E7" w14:textId="77777777" w:rsidR="00C72F3C" w:rsidRPr="00D45510" w:rsidRDefault="00C72F3C" w:rsidP="00E200BB">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="882290394"/>
             <w:placeholder>
               <w:docPart w:val="A19567338F894968A878DB098CE6372B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
@@ -4456,83 +4525,81 @@
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="006D71B8" w:rsidRPr="00D45510" w14:paraId="41E2B385" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="30090510"/>
             <w:placeholder>
               <w:docPart w:val="DE90153E56764DA9B62DF4EFD58A7473"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="699" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="31881F73" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-862051282"/>
             <w:placeholder>
               <w:docPart w:val="1D70FF11BCBE4A299C468F59D55A43A7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1676" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4E2B44AF" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1459989399"/>
             <w:placeholder>
               <w:docPart w:val="E9F163E6C00A42869B678CB2CE3C78BE"/>
             </w:placeholder>
@@ -4552,629 +4619,300 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="864953757"/>
             <w:placeholder>
               <w:docPart w:val="FD4130AB7B0C49238F7F6DE7328BEF2C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="5501C003" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="950585368"/>
             <w:placeholder>
               <w:docPart w:val="440ECD82ACA8471189944BD2287426D2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3F3010D3" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1794964403"/>
             <w:placeholder>
               <w:docPart w:val="C2E08EBE633646E08BE11831EF78B9D5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="32025169" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="966017530"/>
             <w:placeholder>
               <w:docPart w:val="2C39D7D86BA0499DAA3F0F067E27AEAC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1DF9EC0F" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1689876001"/>
             <w:placeholder>
               <w:docPart w:val="0733930A494742D59E82D4BDB09728CB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1985" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="17E1B6CC" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="671993226"/>
             <w:placeholder>
               <w:docPart w:val="7FB07500A1B24BA591D26CA8FD4C6C56"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="492E5E31" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1681496679"/>
             <w:placeholder>
               <w:docPart w:val="163D0901493046DAAE113FCAAB2ACCD8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2410" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="12E04C7B" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006D71B8" w:rsidRPr="00D27B18" w14:paraId="4F358912" w14:textId="77777777" w:rsidTr="001A446B">
-[...319 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="006D71B8" w:rsidRPr="00D27B18" w14:paraId="1ABF9647" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1804654772"/>
             <w:placeholder>
               <w:docPart w:val="81AA5FDC197B451C9D18E4FEFBF4E20E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="699" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="53D853C6" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-323828813"/>
             <w:placeholder>
               <w:docPart w:val="03C77BFD7AEC4CA6A4B50F5ED8B29988"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1676" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2D12C3C6" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="480776"/>
             <w:placeholder>
               <w:docPart w:val="C65900E1C04744C79F72D67BFB5B85D6"/>
             </w:placeholder>
@@ -5194,206 +4932,200 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-929436602"/>
             <w:placeholder>
               <w:docPart w:val="EBBFF8770E0148F7896648D25AD0BFBE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="0177A0FD" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1436749691"/>
             <w:placeholder>
               <w:docPart w:val="2B43EC9CE86840D38BEAF308C8AD2F2C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6567B1B2" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1673395891"/>
             <w:placeholder>
               <w:docPart w:val="41E3DB3BAB324AEF89D7438EA33C896C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="5618E4D0" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="508795353"/>
             <w:placeholder>
               <w:docPart w:val="A1D0E85566B44BE7B170E7301FCAE039"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="140EDB21" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1959251020"/>
             <w:placeholder>
               <w:docPart w:val="3C9E2381D8B0444D8C10DA4DE3489EF5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1985" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="18F9331E" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-597402380"/>
             <w:placeholder>
               <w:docPart w:val="5564C8C717B84A2B9E17400247A7C09C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2B2ACD3B" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1691941239"/>
             <w:placeholder>
               <w:docPart w:val="A8DEDF62538A4B1098C8736FA14AF45C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
@@ -5419,83 +5151,81 @@
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="006D71B8" w:rsidRPr="00D27B18" w14:paraId="0C0C563E" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="307285650"/>
             <w:placeholder>
               <w:docPart w:val="2247ED5217DC4DC5B9DBB138903B5B85"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="699" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="42F4E035" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="520369886"/>
             <w:placeholder>
               <w:docPart w:val="EA5A148CD4F1485AA4324478853086F3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1676" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="474A36DB" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="630127125"/>
             <w:placeholder>
               <w:docPart w:val="FEDB329C7CBC4B40BF0EEC6A70BF7F38"/>
             </w:placeholder>
@@ -5515,206 +5245,200 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1829323078"/>
             <w:placeholder>
               <w:docPart w:val="88906DF75B42482A85A7D67B51E2BE86"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="50F80B8D" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1915118802"/>
             <w:placeholder>
               <w:docPart w:val="45BBE35C6F564FE98A68268CAB6332C1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="56E002E7" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="496462050"/>
             <w:placeholder>
               <w:docPart w:val="C1222BC041E24C9FB8DCCFE36F5240CD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6ADC3A39" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-298923258"/>
             <w:placeholder>
               <w:docPart w:val="B8F6A2418485442199DBC63019179296"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1DB28289" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-84307253"/>
             <w:placeholder>
               <w:docPart w:val="011DF1B1D4C84ED0A1CAD3EF9FD8036A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1985" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="644695EA" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="689957358"/>
             <w:placeholder>
               <w:docPart w:val="A19705976C294CC2A5E0FAF8DB3E691A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="02F20B2D" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1407906189"/>
             <w:placeholder>
               <w:docPart w:val="D7B0ACC7CC5C4085B06574D8D6AB7FB4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
@@ -5741,86 +5465,84 @@
       </w:tr>
       <w:tr w:rsidR="006D71B8" w:rsidRPr="00D27B18" w14:paraId="3A031A7F" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1038319974"/>
             <w:placeholder>
               <w:docPart w:val="926147CE1583409696133600219B608B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="699" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="50554404" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1896573231"/>
             <w:placeholder>
               <w:docPart w:val="06A37ED1DE4A4008A15C04EA081E238C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1676" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="721F2FD5" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="757412174"/>
             <w:placeholder>
               <w:docPart w:val="CB6868CDA70A49849BC907A3C262F200"/>
             </w:placeholder>
@@ -5846,219 +5568,213 @@
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-747493213"/>
             <w:placeholder>
               <w:docPart w:val="CB99DD93668845DAAC72A26350BE8F71"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="539CED4C" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="878057078"/>
             <w:placeholder>
               <w:docPart w:val="9A9844A80FEF44008148760A46A17277"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="46484F2E" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-150836514"/>
             <w:placeholder>
               <w:docPart w:val="DE282285AB52483C88D0B7DEAA4FDAAA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="5F1277FE" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="649105087"/>
             <w:placeholder>
               <w:docPart w:val="1CF8186D4EB24F619669BB0EE04F3308"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="992" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="629234C5" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1514374244"/>
             <w:placeholder>
               <w:docPart w:val="25B8AD8C49164E40A7D52DBC20558CD3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1985" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1DFF602E" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="1878741909"/>
             <w:placeholder>
               <w:docPart w:val="8A37E165906E41D4AAEFFBF566CCBEEB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2126" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="69198CCA" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-479545117"/>
             <w:placeholder>
               <w:docPart w:val="AF2105E7309C4E08A6C837027990C404"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
@@ -6074,99 +5790,97 @@
               <w:p w14:paraId="143B178C" w14:textId="77777777" w:rsidR="006D71B8" w:rsidRPr="00D45510" w:rsidRDefault="006D71B8" w:rsidP="006D71B8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00425038" w:rsidRPr="00D27B18" w14:paraId="09312F6A" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="785"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="241C3C4D" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00D27B18" w:rsidRDefault="00425038" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">No. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t>of Audits:</w:t>
             </w:r>
             <w:r w:rsidR="006D71B8">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-HK"/>
                 </w:rPr>
                 <w:id w:val="646012625"/>
                 <w:placeholder>
                   <w:docPart w:val="BE1AEC213CB24CFF923927164F7F0381"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A42185B" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00D27B18" w:rsidRDefault="00425038" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋体"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">complete </w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t>audit days:</w:t>
             </w:r>
             <w:r w:rsidR="006D71B8">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
@@ -6176,51 +5890,50 @@
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-HK"/>
                 </w:rPr>
                 <w:id w:val="-1105036381"/>
                 <w:placeholder>
                   <w:docPart w:val="30766A9A2F0547D6A0EABD5A86BF04E1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04AD58B8" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00425038" w:rsidRDefault="00425038" w:rsidP="00D92F5F">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="0001630C">
               <w:t>Endorsement of Organization that nominate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="0001630C">
               <w:t xml:space="preserve"> the auditor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="006D71B8">
               <w:rPr>
@@ -6235,51 +5948,50 @@
                   <w:rFonts w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-HK"/>
                 </w:rPr>
                 <w:id w:val="1114941682"/>
                 <w:placeholder>
                   <w:docPart w:val="2E6A5D0793CB4139885C73DFBFD5B689"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425038" w:rsidRPr="00D27B18" w14:paraId="6DD3C336" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="785"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EF49B32" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00D27B18" w:rsidRDefault="00425038" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t xml:space="preserve">No. of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Complete</w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>A</w:t>
@@ -6294,115 +6006,112 @@
               <w:t>s:</w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-HK"/>
                 </w:rPr>
                 <w:id w:val="1886758322"/>
                 <w:placeholder>
                   <w:docPart w:val="CB9B453FC29E451C964207757192ECC2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48F2B504" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="0001630C" w:rsidRDefault="00425038" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001630C">
               <w:t>Total site audit days in complete audit:</w:t>
             </w:r>
             <w:r w:rsidR="006D71B8">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:lang w:eastAsia="zh-HK"/>
                 </w:rPr>
                 <w:id w:val="594060465"/>
                 <w:placeholder>
                   <w:docPart w:val="E7304B206EA0496FA5AAEEC5EEA1243F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22172ADA" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00D27B18" w:rsidRDefault="00425038" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425038" w:rsidRPr="00D27B18" w14:paraId="26E73A34" w14:textId="77777777" w:rsidTr="001A446B">
         <w:trPr>
           <w:trHeight w:val="785"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FF4DC89" w14:textId="77777777" w:rsidR="00425038" w:rsidRDefault="00425038" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
             <w:r w:rsidRPr="00D27B18">
               <w:t>Total audit days</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> as lead auditor</w:t>
             </w:r>
             <w:r w:rsidRPr="00D27B18">
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="006D71B8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FBD5F98" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="00D27B18" w:rsidRDefault="00425038" w:rsidP="00A86418">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
               <w:rPr>
@@ -6419,297 +6128,299 @@
               </w:rPr>
               <w:t>f applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:id w:val="-1910222563"/>
             <w:placeholder>
               <w:docPart w:val="F499899895B34FD493456E57FF8A2B92"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5387" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:tcBorders>
                   <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3F090C61" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="0001630C" w:rsidRDefault="00425038" w:rsidP="007A23E6">
                 <w:pPr>
                   <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
                   <w:rPr>
                     <w:lang w:eastAsia="zh-CN"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="592CCDFD" w14:textId="77777777" w:rsidR="00425038" w:rsidRPr="0001630C" w:rsidRDefault="00425038" w:rsidP="0001630C">
             <w:pPr>
               <w:spacing w:before="40" w:line="40" w:lineRule="atLeast"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EB96588" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="0001630C" w:rsidRDefault="0001630C" w:rsidP="0001630C">
+    <w:p w14:paraId="10275A44" w14:textId="77777777" w:rsidR="0001630C" w:rsidRDefault="0001630C" w:rsidP="0001630C">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:sectPr w:rsidR="0001630C" w:rsidRPr="0001630C" w:rsidSect="00F912F4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB96588" w14:textId="77777777" w:rsidR="00B5403D" w:rsidRPr="00B5403D" w:rsidRDefault="00B5403D" w:rsidP="00B5403D">
+      <w:pPr>
+        <w:sectPr w:rsidR="00B5403D" w:rsidRPr="00B5403D" w:rsidSect="00F912F4">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3978FFA7" w14:textId="77777777" w:rsidR="006A200B" w:rsidRDefault="00A14332" w:rsidP="00A14332">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A200B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0001630C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>UDIT LOG GUIDANCE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F47D0F" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="006A200B" w:rsidRDefault="0001630C" w:rsidP="00A14332">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B6EAF05" w14:textId="77777777" w:rsidR="006727F0" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="006727F0">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Date - First day of the site visit, beginning with the opening meeting. It should be recorded in Day/Month/Year format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703D3558" w14:textId="77777777" w:rsidR="006727F0" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="006727F0">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Audited Organization - complete contact information including the fax number and email address of the auditee should be provided on request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77346BB3" w14:textId="77777777" w:rsidR="006727F0" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="006727F0">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Total time of the audit, in calendar days. A day is considered at least six hours of activity.</w:t>
       </w:r>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>All audit time shall be recorded in days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3114A040" w14:textId="77777777" w:rsidR="00766E99" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="00766E99">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:ind w:leftChars="177" w:left="425"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">On-site Time - Time spent on the actual audit, from the opening to the closing meeting. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F547237" w14:textId="77777777" w:rsidR="006727F0" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="00766E99">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:ind w:leftChars="177" w:left="425"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Off-site Time - Time spent on preparation, documentation, report writing, etc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>This activity may take place at the site of the audit or off location, but is still considered off-site time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AEA64F" w14:textId="77777777" w:rsidR="006727F0" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="006727F0">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Role in the audit</w:t>
       </w:r>
@@ -6724,51 +6435,51 @@
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> A – Auditor (Member of Audit Team)</w:t>
       </w:r>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">;  </w:t>
       </w:r>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>LA – Audit Team Leader (Lead of a team of at least two auditors)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782F0820" w14:textId="77777777" w:rsidR="006727F0" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="006727F0">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Type of audit</w:t>
       </w:r>
@@ -6791,357 +6502,366 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>egistration/certification of management system, recertification of management system, second party).</w:t>
       </w:r>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F57B540" w14:textId="77777777" w:rsidR="006727F0" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="006727F0">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="177" w:left="425"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Partial Management System (P) - An audit that evaluates a portion of the MS (e.g., surveillance).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D13B62" w14:textId="77777777" w:rsidR="006727F0" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="006727F0">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Name for the audit team leader, if different from the applicant. Contact information of lead auditor should be provided on request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDFDDFE" w14:textId="77777777" w:rsidR="006727F0" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="006727F0">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>If witness evaluation was conducted for that audit, name of evaluator should be given. Contact details and witness reports should be provided upon request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A542660" w14:textId="77777777" w:rsidR="006727F0" w:rsidRPr="00766E99" w:rsidRDefault="006727F0" w:rsidP="006727F0">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766E99">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">If the audits are performed on behalf of the same employer, this need only be entered once per page. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69510731" w14:textId="77777777" w:rsidR="00766E99" w:rsidRDefault="00766E99" w:rsidP="006A200B">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="648DC63B" w14:textId="77777777" w:rsidR="002912C3" w:rsidRPr="006727F0" w:rsidRDefault="002912C3" w:rsidP="006A200B">
       <w:pPr>
-        <w:pStyle w:val="Footer"/>
+        <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="center" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002912C3" w:rsidRPr="006727F0" w:rsidSect="002912C3">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34029ED9" w14:textId="77777777" w:rsidR="00121C06" w:rsidRDefault="00121C06">
+    <w:p w14:paraId="2C87E04B" w14:textId="77777777" w:rsidR="00810C0A" w:rsidRDefault="00810C0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E43E0E7" w14:textId="77777777" w:rsidR="00121C06" w:rsidRDefault="00121C06">
+    <w:p w14:paraId="6A275CBE" w14:textId="77777777" w:rsidR="00810C0A" w:rsidRDefault="00810C0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋体">
     <w:altName w:val="SimSun"/>
     <w:charset w:val="86"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKai-SB">
-    <w:altName w:val="Microsoft YaHei"/>
+    <w:altName w:val="標楷體"/>
+    <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22760D8D" w14:textId="6A468976" w:rsidR="00F912F4" w:rsidRPr="00CF56F3" w:rsidRDefault="00422D57">
+  <w:p w14:paraId="22760D8D" w14:textId="6F10CB70" w:rsidR="00F912F4" w:rsidRPr="00CF56F3" w:rsidRDefault="00422D57">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a5"/>
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:t>HKICA-F0</w:t>
     </w:r>
     <w:r w:rsidR="00D92F5F">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00DB069D">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:t>E</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="00C629CE">
+    <w:r w:rsidR="00612B72">
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
-      <w:t>01062025</w:t>
+      <w:t>17102026</w:t>
     </w:r>
     <w:r w:rsidR="00C266A0">
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C266A0">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>(I</w:t>
     </w:r>
     <w:r w:rsidR="00C266A0">
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:t xml:space="preserve">ssue </w:t>
     </w:r>
+    <w:r w:rsidR="00612B72">
+      <w:rPr>
+        <w:lang w:eastAsia="zh-HK"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
     <w:r w:rsidR="00C32818">
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
-      <w:t>3.0</w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> Amd 1</w:t>
+      <w:t>.0</w:t>
     </w:r>
     <w:r w:rsidR="00C266A0">
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00F912F4" w:rsidRPr="00CF56F3">
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                       </w:t>
     </w:r>
     <w:r w:rsidR="00F912F4">
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F912F4">
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:tab/>
@@ -7242,94 +6962,94 @@
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="00F912F4">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F912F4" w:rsidRPr="00CF56F3">
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02F3AFA6" w14:textId="77777777" w:rsidR="0001630C" w:rsidRPr="00766E99" w:rsidRDefault="0001630C" w:rsidP="00766E99">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AB52068" w14:textId="77777777" w:rsidR="00121C06" w:rsidRDefault="00121C06">
+    <w:p w14:paraId="1E9A394E" w14:textId="77777777" w:rsidR="00810C0A" w:rsidRDefault="00810C0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CBDC475" w14:textId="77777777" w:rsidR="00121C06" w:rsidRDefault="00121C06">
+    <w:p w14:paraId="7E249B5E" w14:textId="77777777" w:rsidR="00810C0A" w:rsidRDefault="00810C0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2127"/>
       <w:gridCol w:w="12205"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F912F4" w14:paraId="6098D2B2" w14:textId="77777777" w:rsidTr="00C266A0">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2127" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="03318CE8" w14:textId="77777777" w:rsidR="00F912F4" w:rsidRDefault="008B0353">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="a3"/>
           </w:pPr>
           <w:r w:rsidRPr="00F03C3D">
             <w:rPr>
               <w:rFonts w:eastAsia="DFKai-SB"/>
               <w:noProof/>
               <w:color w:val="FF0000"/>
               <w:spacing w:val="20"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-SG"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E84132A" wp14:editId="3BE01B15">
                 <wp:extent cx="693510" cy="661987"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                 <wp:docPr id="3" name="圖片 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="圖片 6"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -7351,95 +7071,80 @@
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="695353" cy="663746"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="12205" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1EF74FF0" w14:textId="03692D72" w:rsidR="00422D57" w:rsidRPr="0038260A" w:rsidRDefault="00422D57" w:rsidP="00422D57">
+        <w:p w14:paraId="1EF74FF0" w14:textId="77777777" w:rsidR="00422D57" w:rsidRPr="0038260A" w:rsidRDefault="00422D57" w:rsidP="00422D57">
           <w:pPr>
             <w:spacing w:line="0" w:lineRule="atLeast"/>
             <w:rPr>
               <w:b/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0038260A">
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:t>H</w:t>
           </w:r>
           <w:r w:rsidRPr="0038260A">
             <w:rPr>
               <w:b/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
             <w:t xml:space="preserve">ONG KONG </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:b/>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
-            <w:t xml:space="preserve">INSTITUTION </w:t>
-[...14 lines deleted...]
-            <w:t xml:space="preserve"> CERTIFIED AUDITORS</w:t>
+            <w:t>INSTITUTION FOR CERTIFIED AUDITORS</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="10C271C0" w14:textId="77777777" w:rsidR="00422D57" w:rsidRPr="002144A8" w:rsidRDefault="00422D57" w:rsidP="00422D57">
           <w:pPr>
             <w:spacing w:line="0" w:lineRule="atLeast"/>
             <w:rPr>
               <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               <w:b/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002144A8">
             <w:rPr>
               <w:rFonts w:ascii="DFKai-SB" w:eastAsia="DFKai-SB" w:hAnsi="DFKai-SB"/>
               <w:b/>
               <w:sz w:val="26"/>
               <w:szCs w:val="26"/>
             </w:rPr>
             <w:t>香港專業審核師學會</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0E9288C7" w14:textId="77777777" w:rsidR="00422D57" w:rsidRPr="00F73CC1" w:rsidRDefault="00422D57" w:rsidP="00422D57">
           <w:pPr>
             <w:widowControl/>
@@ -7509,126 +7214,114 @@
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00162E32" w:rsidRPr="00162E32">
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:kern w:val="0"/>
             </w:rPr>
             <w:t>On Kui Street, Fanling</w:t>
           </w:r>
           <w:r w:rsidR="00162E32" w:rsidRPr="00162E32">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman"/>
               <w:kern w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidR="00162E32" w:rsidRPr="00162E32">
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:kern w:val="0"/>
             </w:rPr>
             <w:t>New Territories</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2695EC59" w14:textId="11BC9F6F" w:rsidR="00F912F4" w:rsidRPr="0020283F" w:rsidRDefault="00D23D5E" w:rsidP="00422D57">
+        <w:p w14:paraId="2695EC59" w14:textId="77777777" w:rsidR="00F912F4" w:rsidRPr="0020283F" w:rsidRDefault="00D23D5E" w:rsidP="00422D57">
           <w:pPr>
             <w:spacing w:line="0" w:lineRule="atLeast"/>
             <w:rPr>
               <w:lang w:eastAsia="zh-HK"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F73CC1">
             <w:rPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t xml:space="preserve">Tel: 2789 2389, </w:t>
           </w:r>
           <w:r w:rsidRPr="00C40F67">
             <w:rPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
-            <w:t>HomePage</w:t>
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">HomePage: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="00A81742">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="ab"/>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>http://www.hkica.org</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="eastAsia"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r w:rsidRPr="00F73CC1">
             <w:rPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>Email:</w:t>
           </w:r>
           <w:r w:rsidRPr="00F73CC1">
             <w:rPr>
               <w:rStyle w:val="apple-converted-space"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t> </w:t>
           </w:r>
           <w:r w:rsidR="00C266A0" w:rsidRPr="00C266A0">
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rStyle w:val="ab"/>
               <w:rFonts w:hint="eastAsia"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>info@hkica.org</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="61D7D1A0" w14:textId="77777777" w:rsidR="00F912F4" w:rsidRDefault="00F912F4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a3"/>
       <w:rPr>
         <w:lang w:eastAsia="zh-HK"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19F15933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED6E5142"/>
     <w:lvl w:ilvl="0" w:tplc="B46C199A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
@@ -7685,172 +7378,181 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1579511678">
+  <w:num w:numId="1" w16cid:durableId="718936401">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F912F4"/>
     <w:rsid w:val="0001630C"/>
     <w:rsid w:val="0002310E"/>
     <w:rsid w:val="000740E2"/>
     <w:rsid w:val="00084D36"/>
-    <w:rsid w:val="00121C06"/>
     <w:rsid w:val="00162E32"/>
+    <w:rsid w:val="0017019E"/>
     <w:rsid w:val="00176A2E"/>
     <w:rsid w:val="0018274C"/>
     <w:rsid w:val="001A446B"/>
     <w:rsid w:val="001D7B6F"/>
     <w:rsid w:val="001F77DF"/>
     <w:rsid w:val="00200299"/>
     <w:rsid w:val="00280F24"/>
     <w:rsid w:val="002912C3"/>
     <w:rsid w:val="002B072F"/>
     <w:rsid w:val="002E2088"/>
     <w:rsid w:val="003139D9"/>
     <w:rsid w:val="00371B25"/>
+    <w:rsid w:val="0038400A"/>
     <w:rsid w:val="003E5F8C"/>
     <w:rsid w:val="003F47D9"/>
     <w:rsid w:val="00422D57"/>
     <w:rsid w:val="00425038"/>
+    <w:rsid w:val="0043353A"/>
+    <w:rsid w:val="004442DD"/>
     <w:rsid w:val="004A4DD1"/>
     <w:rsid w:val="004C5225"/>
+    <w:rsid w:val="004F7A3B"/>
     <w:rsid w:val="00536A28"/>
     <w:rsid w:val="00544B35"/>
     <w:rsid w:val="00577776"/>
     <w:rsid w:val="00603DBB"/>
+    <w:rsid w:val="00612B72"/>
     <w:rsid w:val="00614F26"/>
     <w:rsid w:val="006727F0"/>
     <w:rsid w:val="00690F03"/>
     <w:rsid w:val="00692AA7"/>
     <w:rsid w:val="006A200B"/>
     <w:rsid w:val="006D71B8"/>
     <w:rsid w:val="00702327"/>
     <w:rsid w:val="00766E99"/>
     <w:rsid w:val="007730A0"/>
     <w:rsid w:val="00774755"/>
     <w:rsid w:val="00780852"/>
     <w:rsid w:val="007A23E6"/>
+    <w:rsid w:val="00810C0A"/>
     <w:rsid w:val="00821E0D"/>
     <w:rsid w:val="00834A9D"/>
+    <w:rsid w:val="00862B91"/>
     <w:rsid w:val="008A6BBA"/>
     <w:rsid w:val="008B0353"/>
     <w:rsid w:val="008C65E4"/>
     <w:rsid w:val="0098141B"/>
-    <w:rsid w:val="009D359E"/>
     <w:rsid w:val="00A10658"/>
-    <w:rsid w:val="00A13A16"/>
     <w:rsid w:val="00A14332"/>
+    <w:rsid w:val="00A341AA"/>
     <w:rsid w:val="00A44749"/>
     <w:rsid w:val="00A86418"/>
     <w:rsid w:val="00B152CF"/>
+    <w:rsid w:val="00B5403D"/>
     <w:rsid w:val="00B77047"/>
+    <w:rsid w:val="00BB12A2"/>
     <w:rsid w:val="00BB3084"/>
     <w:rsid w:val="00BC6EFA"/>
     <w:rsid w:val="00C266A0"/>
     <w:rsid w:val="00C32818"/>
     <w:rsid w:val="00C414B2"/>
-    <w:rsid w:val="00C629CE"/>
     <w:rsid w:val="00C72F3C"/>
+    <w:rsid w:val="00CE2B3E"/>
     <w:rsid w:val="00D15CC1"/>
     <w:rsid w:val="00D23D5E"/>
     <w:rsid w:val="00D27B18"/>
     <w:rsid w:val="00D5467B"/>
     <w:rsid w:val="00D60650"/>
     <w:rsid w:val="00D92F5F"/>
     <w:rsid w:val="00DA10FA"/>
     <w:rsid w:val="00DB069D"/>
     <w:rsid w:val="00DD13A2"/>
     <w:rsid w:val="00DF4DD6"/>
     <w:rsid w:val="00E26B3C"/>
     <w:rsid w:val="00E322CE"/>
     <w:rsid w:val="00EA4A87"/>
     <w:rsid w:val="00ED4EF2"/>
     <w:rsid w:val="00F061C8"/>
     <w:rsid w:val="00F36CAC"/>
     <w:rsid w:val="00F912F4"/>
+    <w:rsid w:val="00FA5A28"/>
     <w:rsid w:val="00FC23A1"/>
     <w:rsid w:val="00FD5DB8"/>
     <w:rsid w:val="00FD6143"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -8229,244 +7931,244 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F912F4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:rsid w:val="00F912F4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="頁首 字元"/>
+    <w:link w:val="a3"/>
     <w:rsid w:val="00F912F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
     <w:rsid w:val="00F912F4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="頁尾 字元"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F912F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F912F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="註解方塊文字 字元"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F912F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="PMingLiU" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
     <w:qFormat/>
     <w:rsid w:val="00176A2E"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="標題 字元"/>
+    <w:link w:val="a9"/>
     <w:rsid w:val="00176A2E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Hyperlink"/>
     <w:semiHidden/>
     <w:rsid w:val="00422D57"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="00422D57"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="ac">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00E26B3C"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="ad">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006D71B8"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mention">
+  <w:style w:type="character" w:styleId="ae">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C266A0"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -8477,3627 +8179,3336 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4E142F25-7C43-4B4C-BA16-8A1C426E86F3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1">
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="49395D770F384CB18F4BE7A93574BFDF"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{554C161C-678F-4474-80C9-845598B7BB12}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="49395D770F384CB18F4BE7A93574BFDF"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="53A5A522D3074BB89E580A01D00284F3"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9AF7CCA8-38FC-489B-98F1-572DEDCA0CCE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="53A5A522D3074BB89E580A01D00284F3"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2551674691EB447CA4683D7F88EA6E66"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{49AC68BE-A74E-4B7C-B500-F54B1F509A62}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="2551674691EB447CA4683D7F88EA6E66"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B3CA51AF18B645EDB9DEB3A4AC33BE41"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0624B77F-F91E-443C-A03E-0CE7C6C11333}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="B3CA51AF18B645EDB9DEB3A4AC33BE41"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1B5B91FA5A0E4E8789B19166A2EDF3C3"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{97FF5895-8042-4090-8944-722A3C5337AF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="1B5B91FA5A0E4E8789B19166A2EDF3C3"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0DD80CC9A19F4F74BE9F8071F6EA08E9"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{06743A46-2F2F-4A6C-B7CC-1CA4266160BA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="0DD80CC9A19F4F74BE9F8071F6EA08E9"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AF228EB8058D46C8831C06EFD4177B82"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DC63F8B4-8A62-4356-9AE1-41ABCAE23D56}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="AF228EB8058D46C8831C06EFD4177B82"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7575A284B7644431A2E2702DA0959A32"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9FA7F4D6-71DF-48D5-A044-C06003F033FC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="7575A284B7644431A2E2702DA0959A32"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8B5D0D9E162B4A56B5B70507F8CADD6F"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EA232791-220A-4F16-BBA6-DE6010703D51}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="8B5D0D9E162B4A56B5B70507F8CADD6F"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3A342B7FA8474A5283D773A8D14E49FB"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B63C4819-C184-49A1-9255-9A4B9B5BB9EF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="3A342B7FA8474A5283D773A8D14E49FB"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="30D2D517D64E4793B24E3BA136D41278"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3145CE29-CB2F-4E50-BDBD-9AB4775E2611}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="30D2D517D64E4793B24E3BA136D41278"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE90153E56764DA9B62DF4EFD58A7473"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{81F8F96F-E000-42B0-90BD-979F4B8874ED}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="DE90153E56764DA9B62DF4EFD58A7473"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1D70FF11BCBE4A299C468F59D55A43A7"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31454E18-C618-4D0A-814C-312F65C670DA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="1D70FF11BCBE4A299C468F59D55A43A7"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9F163E6C00A42869B678CB2CE3C78BE"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4F122CE6-C23E-43BB-84B3-59B5B5B40E2F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="E9F163E6C00A42869B678CB2CE3C78BE"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FD4130AB7B0C49238F7F6DE7328BEF2C"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D7252C6C-6F0B-479B-87B3-5128235C723D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="FD4130AB7B0C49238F7F6DE7328BEF2C"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="440ECD82ACA8471189944BD2287426D2"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{55F96984-47B4-4953-8E3D-D6C5A9C21ED1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="440ECD82ACA8471189944BD2287426D2"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C2E08EBE633646E08BE11831EF78B9D5"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{10D8E288-FF29-4570-BDCE-3B2C66D61271}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="C2E08EBE633646E08BE11831EF78B9D5"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2C39D7D86BA0499DAA3F0F067E27AEAC"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6BFA5640-22D2-40C1-AC95-8CED40C6CAC2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="2C39D7D86BA0499DAA3F0F067E27AEAC"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0733930A494742D59E82D4BDB09728CB"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D21972F1-CD0F-4850-BEAF-F50C8B85EDB8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="0733930A494742D59E82D4BDB09728CB"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7FB07500A1B24BA591D26CA8FD4C6C56"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{25A7DD1E-BC03-4158-9499-D875A600F512}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="7FB07500A1B24BA591D26CA8FD4C6C56"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="163D0901493046DAAE113FCAAB2ACCD8"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{041C5054-44AF-4F51-8C3E-D3A4C7EFE34E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="163D0901493046DAAE113FCAAB2ACCD8"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-[...299 lines deleted...]
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81AA5FDC197B451C9D18E4FEFBF4E20E"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9E3CB45-70F8-48F7-AB71-850FA81247E5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="81AA5FDC197B451C9D18E4FEFBF4E20E"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="03C77BFD7AEC4CA6A4B50F5ED8B29988"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{442F6170-7822-47CC-B6D7-9C044BAF527E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="03C77BFD7AEC4CA6A4B50F5ED8B29988"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C65900E1C04744C79F72D67BFB5B85D6"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C3E75C25-D93E-453A-9A11-E58F52DDCA69}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="C65900E1C04744C79F72D67BFB5B85D6"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EBBFF8770E0148F7896648D25AD0BFBE"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{41CEE547-EB35-4B9D-B88B-EE3B3760DA16}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="EBBFF8770E0148F7896648D25AD0BFBE"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2B43EC9CE86840D38BEAF308C8AD2F2C"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AB557FFD-2EA2-48D8-AEDA-D86DB9594BC0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="2B43EC9CE86840D38BEAF308C8AD2F2C"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="41E3DB3BAB324AEF89D7438EA33C896C"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B6C5E66-D893-408B-BAA4-B0B06629EB50}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="41E3DB3BAB324AEF89D7438EA33C896C"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A1D0E85566B44BE7B170E7301FCAE039"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CAE00F18-3014-4ED4-82FA-43B1390D7C6D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="A1D0E85566B44BE7B170E7301FCAE039"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3C9E2381D8B0444D8C10DA4DE3489EF5"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{04B9E1F9-4E1D-4266-BB67-1831A6497529}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="3C9E2381D8B0444D8C10DA4DE3489EF5"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5564C8C717B84A2B9E17400247A7C09C"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4875C62F-EBCA-4111-AB01-1F2B49A799BC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="5564C8C717B84A2B9E17400247A7C09C"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A8DEDF62538A4B1098C8736FA14AF45C"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4F9671BC-6D03-448E-833B-362A374CB5CC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="A8DEDF62538A4B1098C8736FA14AF45C"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2247ED5217DC4DC5B9DBB138903B5B85"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{281F0F83-0E4C-49CF-880F-B650782C51C2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="2247ED5217DC4DC5B9DBB138903B5B85"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EA5A148CD4F1485AA4324478853086F3"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F3CABD75-FBB3-4419-BE77-679B8927A412}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="EA5A148CD4F1485AA4324478853086F3"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FEDB329C7CBC4B40BF0EEC6A70BF7F38"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A5C94525-4B53-4566-9F12-57DDE1495203}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="FEDB329C7CBC4B40BF0EEC6A70BF7F38"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="88906DF75B42482A85A7D67B51E2BE86"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4601D21A-50A5-44F9-8F31-62A88F99CF07}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="88906DF75B42482A85A7D67B51E2BE86"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="45BBE35C6F564FE98A68268CAB6332C1"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{226C8FA6-E7BD-4944-B148-8A4B9F86FE93}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="45BBE35C6F564FE98A68268CAB6332C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C1222BC041E24C9FB8DCCFE36F5240CD"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4F540AA8-875F-4BD7-A3DD-94119C76B1E9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="C1222BC041E24C9FB8DCCFE36F5240CD"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B8F6A2418485442199DBC63019179296"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9B850240-1CB0-4C3A-B989-FC9EE43A7B89}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="B8F6A2418485442199DBC63019179296"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="011DF1B1D4C84ED0A1CAD3EF9FD8036A"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{484BEFF1-01FF-4843-ADF9-608A2F71A660}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="011DF1B1D4C84ED0A1CAD3EF9FD8036A"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A19705976C294CC2A5E0FAF8DB3E691A"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8C79AAEB-166F-42F3-AB8C-5CB199E20395}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="A19705976C294CC2A5E0FAF8DB3E691A"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D7B0ACC7CC5C4085B06574D8D6AB7FB4"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F98C877A-63B9-49B4-803D-6084368798A5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="D7B0ACC7CC5C4085B06574D8D6AB7FB4"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="926147CE1583409696133600219B608B"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D35DD587-D852-4EF3-B751-D79A97557779}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="926147CE1583409696133600219B608B"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="06A37ED1DE4A4008A15C04EA081E238C"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{30B64FE5-166C-4692-BE2C-1C4D45CA02E1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="06A37ED1DE4A4008A15C04EA081E238C"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB6868CDA70A49849BC907A3C262F200"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8200FE31-B1EA-4B0B-8FBE-27C89447DB9A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="CB6868CDA70A49849BC907A3C262F200"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB99DD93668845DAAC72A26350BE8F71"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BA3D9037-3DF8-4104-B9E1-255A3370D595}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="CB99DD93668845DAAC72A26350BE8F71"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9A9844A80FEF44008148760A46A17277"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B82AF098-979C-4D3F-9204-74BC3FFDD78E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="9A9844A80FEF44008148760A46A17277"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE282285AB52483C88D0B7DEAA4FDAAA"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DDE7BB12-66A5-4168-9DBB-CB76855968E1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="DE282285AB52483C88D0B7DEAA4FDAAA"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1CF8186D4EB24F619669BB0EE04F3308"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F554E1DE-3E46-4D15-8DB3-710524B6A9F3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="1CF8186D4EB24F619669BB0EE04F3308"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="25B8AD8C49164E40A7D52DBC20558CD3"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{024159BF-A03C-4616-9B3B-27DC795984B3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="25B8AD8C49164E40A7D52DBC20558CD3"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8A37E165906E41D4AAEFFBF566CCBEEB"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{81621C49-34E0-43CF-A6F6-D0DD7DBF2B78}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="8A37E165906E41D4AAEFFBF566CCBEEB"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AF2105E7309C4E08A6C837027990C404"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{64259209-96DE-419E-A803-51F536439555}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="AF2105E7309C4E08A6C837027990C404"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BE1AEC213CB24CFF923927164F7F0381"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DC093C58-01C2-432B-815E-153FA7FD451E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="BE1AEC213CB24CFF923927164F7F0381"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="30766A9A2F0547D6A0EABD5A86BF04E1"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{72033D92-57C8-4E58-8E29-CA8C6FA201DD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="30766A9A2F0547D6A0EABD5A86BF04E1"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB9B453FC29E451C964207757192ECC2"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8350A913-F4F3-4413-A032-4E1E47194F24}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="CB9B453FC29E451C964207757192ECC2"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E7304B206EA0496FA5AAEEC5EEA1243F"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E1543746-5823-43EE-8302-37E3E9F1A1F6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="E7304B206EA0496FA5AAEEC5EEA1243F"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F499899895B34FD493456E57FF8A2B92"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BD457761-CC1C-42DD-A7B6-BFAC8190880B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="F499899895B34FD493456E57FF8A2B92"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2E6A5D0793CB4139885C73DFBFD5B689"/>
         <w:category>
           <w:name w:val="一般"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3440FC68-F9E0-4725-9736-1BB18A21FE06}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB2E1A" w:rsidRDefault="00367CD1" w:rsidP="00367CD1">
           <w:pPr>
             <w:pStyle w:val="2E6A5D0793CB4139885C73DFBFD5B689"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="24EEDC7FF30B4747BD165CD4DAED59F0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{981DD4DA-048A-4F6F-B61A-D6DF0C7A90CC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="24EEDC7FF30B4747BD165CD4DAED59F0"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CA3B0B32D83E4BB194D70EAF03627187"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3C6E4CA4-A35F-4E98-A46A-491EC4801248}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="CA3B0B32D83E4BB194D70EAF03627187"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6D132158567046468F6402ABF1C0D401"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DB617F5F-3931-4E5B-B39A-F0F8D2A8E8D7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="6D132158567046468F6402ABF1C0D401"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A3FDB2135E484AFD8097BF6CB62991AB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DC338259-696C-467F-BF85-302FF567E2BB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="A3FDB2135E484AFD8097BF6CB62991AB"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A9711457C37B46868FABB2CED9F1A261"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7D4C6E5E-EFD0-4FBE-900C-196634F311C4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="A9711457C37B46868FABB2CED9F1A261"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="74528BD99CCE46DEB75BD6EB2F3F2DB2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1AF30463-8CF1-4550-AF13-79D2A810E0D0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="74528BD99CCE46DEB75BD6EB2F3F2DB2"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6D4FCFC8A0EF4315A12CBF6FF771AFB9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B2FE347-EF87-41EA-AC1C-CD5439D7791A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="6D4FCFC8A0EF4315A12CBF6FF771AFB9"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6EB4CDDFEA3245D0997BEC49A24422CF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{50E43DE8-B019-4D06-BBC9-A1580F8C7AC1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="6EB4CDDFEA3245D0997BEC49A24422CF"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9087C491426C47CAA92FF2EDA6EEF629"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D44CD9D1-F1D2-41CB-83B0-3DF523EAE1FC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="9087C491426C47CAA92FF2EDA6EEF629"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E108EB7CD994FEE96A5286047B2D5E1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{78C756A5-45A0-4806-9148-BB9EED29582C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="3E108EB7CD994FEE96A5286047B2D5E1"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>按一下或點選這裡以輸入文字。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8F3AE6672F9E46F0B5668874EDA41638"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{16E4E07F-ACE6-428D-B640-6A270A5974D3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
+          <w:pPr>
+            <w:pStyle w:val="8F3AE6672F9E46F0B5668874EDA41638"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00454FB8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>按一下或點選這裡以輸入文字。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1E3F239DD1544019B450F820EAE6D70A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FC8FD035-AD42-4DB8-94AF-B0C7469BA2A3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
+          <w:pPr>
+            <w:pStyle w:val="1E3F239DD1544019B450F820EAE6D70A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00454FB8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>按一下或點選這裡以輸入文字。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="56976B63E5A84780987B43E04E2A4B46"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4B909F9A-0A51-4992-85AC-1A792C0DEFBD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
+          <w:pPr>
+            <w:pStyle w:val="56976B63E5A84780987B43E04E2A4B46"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00454FB8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>按一下或點選這裡以輸入文字。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D2E20ADC78574CD4A0793EE48E9EE33C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DCFC8BD7-3646-4991-9560-40F6DD694248}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
+          <w:pPr>
+            <w:pStyle w:val="D2E20ADC78574CD4A0793EE48E9EE33C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00454FB8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>按一下或點選這裡以輸入文字。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7EB56ECF3A8A46B982D7180935860012"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B57E4A68-8594-4BFE-BC5B-3CDD05207070}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
+          <w:pPr>
+            <w:pStyle w:val="7EB56ECF3A8A46B982D7180935860012"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00454FB8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>按一下或點選這裡以輸入文字。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="391C777250DF4B208350A738BAF4A868"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DA2F835D-9102-4C6C-8D60-E626EE38FD54}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
+          <w:pPr>
+            <w:pStyle w:val="391C777250DF4B208350A738BAF4A868"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00454FB8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>按一下或點選這裡以輸入文字。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="41583BB7A6494ED58D4E406787A7CA5D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D6CEA7E2-C5B3-4C66-A38D-8F0D1EB67F40}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
+          <w:pPr>
+            <w:pStyle w:val="41583BB7A6494ED58D4E406787A7CA5D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00454FB8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>按一下或點選這裡以輸入文字。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5A2CCCC37A78451DB719CB118B448145"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{95964D52-DCEA-44B0-94D5-80281A2642D5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
+          <w:pPr>
+            <w:pStyle w:val="5A2CCCC37A78451DB719CB118B448145"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00454FB8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>按一下或點選這裡以輸入文字。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7857A7C2C3E74FD8B5C6CD7BFC5CB24F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5FD3818B-22D3-4BDD-A857-B78777A3407A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
+          <w:pPr>
+            <w:pStyle w:val="7857A7C2C3E74FD8B5C6CD7BFC5CB24F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00454FB8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:rFonts w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>按一下或點選這裡以輸入文字。</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7ECD5B5CEBBF4A628E251F5A156FECFE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{29C9821D-A7D0-4846-89E9-E16FE544F773}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
+          <w:pPr>
+            <w:pStyle w:val="7ECD5B5CEBBF4A628E251F5A156FECFE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00454FB8">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8EEDA285A44C4ECD8E9B7C4AF3909039"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B54FE466-CBDA-45B0-9644-B914B06CAA66}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="8EEDA285A44C4ECD8E9B7C4AF3909039"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7431615F49834200A325A49723B905CA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{92D078F9-9FAF-4624-A8FD-DE174C0D34DC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="7431615F49834200A325A49723B905CA"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1D56A0A7FFC44BDAB26AC6FBC9DC897D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{17F275ED-4E57-4EF6-AA5F-75F38CA11833}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="1D56A0A7FFC44BDAB26AC6FBC9DC897D"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="123672A4DA1E463F910B7DC1D0D80C61"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39902536-8A32-42E0-B181-8BEDA6C352CB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="123672A4DA1E463F910B7DC1D0D80C61"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B288BCA0AE994D33BBCF80780AE01C7D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7C817ACD-3C79-4611-9A59-01BCD852ED56}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="B288BCA0AE994D33BBCF80780AE01C7D"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0F332E4EA61447C4902AB800529E14CF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{21FCA262-C82E-4AF2-83CC-A10EE87EB0EF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="0F332E4EA61447C4902AB800529E14CF"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="951B2E283BE949FB86EC646D65213D8A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{86389A1F-EF23-44E3-B953-95F1D8074AED}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="951B2E283BE949FB86EC646D65213D8A"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3BF68C9A8E3D42FB9C5E4FCBB37E9D49"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8719509D-A50A-4666-A905-02F2E5B8ACF0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="3BF68C9A8E3D42FB9C5E4FCBB37E9D49"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="71A7C6D17D154CCABEA84F2AEBE1CBE5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{65D484F3-7964-46A2-9A1F-E4EBC2064B6D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="71A7C6D17D154CCABEA84F2AEBE1CBE5"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A19567338F894968A878DB098CE6372B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0217D4E0-7942-496B-B863-E7A1F80AD34E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="A19567338F894968A878DB098CE6372B"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E47A524DFED14762932339AD9709FB3A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{86DB149B-83E2-446D-81C6-0026CE9A73FE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="E47A524DFED14762932339AD9709FB3A"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="60422221C3CF44A291C9C2CB4B40D3C4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{763E7414-7343-49A1-9A1A-5B06C10AD683}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="60422221C3CF44A291C9C2CB4B40D3C4"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8189C0B443674611A4C3DF413BECD3EE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4744F343-B640-4BF7-9C79-EE121F2B7C27}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="8189C0B443674611A4C3DF413BECD3EE"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2F6521A2820A4B7E82383B5DEA3F88B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{88661FBE-66EF-4203-B4DC-0CA26B45C626}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="2F6521A2820A4B7E82383B5DEA3F88B6"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D7D650FECDE246F2A7D6293271FE2E97"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{960E854D-FF37-4DF0-B3B0-78AA3085F1E6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="D7D650FECDE246F2A7D6293271FE2E97"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="90AB31FF04AA4AEB8E6CAEAF525C27C9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F8F1ACD7-CEAC-4EF3-9F6C-8A5EE1379E0B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="90AB31FF04AA4AEB8E6CAEAF525C27C9"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="67D9C596EA09414AAEAB2BA1EE878794"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{754D2DF4-4270-4F23-AE06-8AEDEFE5AA8A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="67D9C596EA09414AAEAB2BA1EE878794"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="286E5B32A91341169F228532014C3A9B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{658105D8-7492-4B89-9E0B-814C1986B202}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="286E5B32A91341169F228532014C3A9B"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DD0A7604784745DBB7F45E4781702494"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3B30BB55-A619-4333-92D4-D72BE2E49CDA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="DD0A7604784745DBB7F45E4781702494"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CFD803849C074C90866B6BA646128C42"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B29DD9E1-74BF-420A-AE29-AE5A1BE17B54}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="CFD803849C074C90866B6BA646128C42"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="255778579B544AC1AB89CE4DEF70BFFF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A9FA4EE6-8301-41C5-97DE-E15EFCF9BA1B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="255778579B544AC1AB89CE4DEF70BFFF"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D1FE1291C0D4DCDBA7F0A0CCF868421"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C3C578C8-8B23-46AB-BDF1-925622A930A5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="0D1FE1291C0D4DCDBA7F0A0CCF868421"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="68DCE4BB0BA84E61A034F2ACB19B515A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39629216-3D4F-423D-B15A-57CE5A03E242}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="68DCE4BB0BA84E61A034F2ACB19B515A"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0446AE30DAEF4962B568D696527DD890"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0082795C-806B-4D8A-9533-C904A187463D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="0446AE30DAEF4962B568D696527DD890"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7EAB4C3B8A814668BACC3AD9C1565B38"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AF1E704C-205A-434E-8096-E42D6BAD7959}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="7EAB4C3B8A814668BACC3AD9C1565B38"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D32FC10D3F944878B26FB217DF96CB19"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F7CC8169-FA13-4D40-AB93-F11109C8A850}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="D32FC10D3F944878B26FB217DF96CB19"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7B30432E766A44EEB73D9BC686E96DDE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F81C679A-05A3-464D-8438-71B0BBAFA6EC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="7B30432E766A44EEB73D9BC686E96DDE"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F95945CADE0643D9BFF2DD9CC181ED98"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A70FE9EA-B0D0-42F4-AA15-DEA7FC89822B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="F95945CADE0643D9BFF2DD9CC181ED98"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2CBDD4AE2195475AA1C22A03848FCE6D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98589CFA-E669-4B35-8EDF-78756EB37EBC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="2CBDD4AE2195475AA1C22A03848FCE6D"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="53B519C2A1474F80ADED2C944174074E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{57403DCB-163E-4837-925A-F7BE26306B2A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005C0A08" w:rsidRDefault="00FF7D3B" w:rsidP="00FF7D3B">
           <w:pPr>
             <w:pStyle w:val="53B519C2A1474F80ADED2C944174074E"/>
           </w:pPr>
           <w:r w:rsidRPr="00454FB8">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-[...299 lines deleted...]
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="a3"/>
               <w:rFonts w:hint="eastAsia"/>
             </w:rPr>
             <w:t>按一下或點選這裡以輸入文字。</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋体">
     <w:altName w:val="SimSun"/>
     <w:charset w:val="86"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKai-SB">
-    <w:altName w:val="Microsoft YaHei"/>
+    <w:altName w:val="標楷體"/>
+    <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
@@ -12110,56 +11521,58 @@
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00367CD1"/>
     <w:rsid w:val="00367CD1"/>
     <w:rsid w:val="005216EE"/>
     <w:rsid w:val="005C0A08"/>
-    <w:rsid w:val="006E1413"/>
     <w:rsid w:val="00776206"/>
     <w:rsid w:val="00823B8D"/>
-    <w:rsid w:val="00A13A16"/>
+    <w:rsid w:val="00A341AA"/>
+    <w:rsid w:val="00A95260"/>
     <w:rsid w:val="00AB2E1A"/>
     <w:rsid w:val="00C10F9A"/>
+    <w:rsid w:val="00C93FCA"/>
+    <w:rsid w:val="00CE2B3E"/>
     <w:rsid w:val="00DC5632"/>
     <w:rsid w:val="00EB7E21"/>
     <w:rsid w:val="00F17EE4"/>
     <w:rsid w:val="00F200E0"/>
     <w:rsid w:val="00FF7D3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -12535,93 +11948,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00367CD1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="3276"/>
       <w:szCs w:val="3276"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF7D3B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="49395D770F384CB18F4BE7A93574BFDF">
     <w:name w:val="49395D770F384CB18F4BE7A93574BFDF"/>
     <w:rsid w:val="00367CD1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="53A5A522D3074BB89E580A01D00284F3">
     <w:name w:val="53A5A522D3074BB89E580A01D00284F3"/>
     <w:rsid w:val="00367CD1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2551674691EB447CA4683D7F88EA6E66">
     <w:name w:val="2551674691EB447CA4683D7F88EA6E66"/>
     <w:rsid w:val="00367CD1"/>
     <w:pPr>
@@ -14050,75 +13463,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>458</Words>
-  <Characters>2611</Characters>
+  <Words>462</Words>
+  <Characters>2636</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3063</CharactersWithSpaces>
+  <CharactersWithSpaces>3092</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>393313</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:hkica.hkica@gmail.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4390916</vt:i4>
       </vt:variant>
       <vt:variant>